--- v0 (2025-12-03)
+++ v1 (2026-06-05)
@@ -1,2404 +1,1543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="001457DC" w:rsidRPr="007B385D" w:rsidRDefault="001457DC" w:rsidP="001457DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre"/>
+    <w:p w14:paraId="323786A6" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Titre10"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Titre de l’article (TNR 18, Gras, av. 60, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17356945" w14:textId="2EEE8184" w:rsidR="00BB7013" w:rsidRDefault="004B6634" w:rsidP="000C7A53">
+      <w:pPr>
+        <w:pStyle w:val="Auteurs"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Auteur </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7A53">
+        <w:t xml:space="preserve">X </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(TNR 12, av. 0, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEB6146" w14:textId="1569E542" w:rsidR="000C7A53" w:rsidRDefault="000C7A53" w:rsidP="0048240D">
+      <w:pPr>
+        <w:pStyle w:val="Auteurs"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statut et affiliation (TNR 11, av. 0, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C7A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C7A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0048240D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C06F664" w14:textId="49CEB7FA" w:rsidR="00B9448F" w:rsidRDefault="00B9448F" w:rsidP="00B9448F">
+      <w:pPr>
+        <w:pStyle w:val="Auteurs"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Éventuellement) Auteur XX </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(TNR 12, av. 0, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E211BF5" w14:textId="4F8BBA8C" w:rsidR="000C7A53" w:rsidRPr="00B9448F" w:rsidRDefault="00B9448F" w:rsidP="0048240D">
+      <w:pPr>
+        <w:pStyle w:val="Auteurs"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statut et affiliation (TNR 11, av. 0, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C7A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C7A53">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0048240D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AA2379" w14:textId="58807428" w:rsidR="00416599" w:rsidRDefault="00416599">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Résumé (titre de niveau 1 en corps 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33459FA4" w14:textId="286D5B5F" w:rsidR="00416599" w:rsidRDefault="000D571D" w:rsidP="00416599">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Attention</w:t>
+      </w:r>
+      <w:r w:rsidR="00905028">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> la revue n'accepte pas l'écriture </w:t>
+      </w:r>
+      <w:r w:rsidR="00905028">
+        <w:t>inclusiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00905028">
+        <w:t xml:space="preserve"> : utiliser plutôt </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00905028">
+        <w:t>des formes épicènes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00416599">
+        <w:t>Le corps du texte (style normal) est en Times New Roman 11 points, justifié, interligne simple, sans retrait positif de première ligne. Pas d’espacement avant ni après. Ne pas accepter les coupures de mots (dans « Paragraphe », « Enchaînements »). Espacement après 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E88E4F3" w14:textId="70706536" w:rsidR="00416599" w:rsidRPr="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...74 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00416599">
+        <w:rPr>
+          <w:b/>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="56ACDB5A" w14:textId="06B4227D" w:rsidR="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416599">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mots-clés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479BCB5C" w14:textId="5F7D0653" w:rsidR="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416599">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Environ cinq mots-clés, séparés par des points virgules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A687EA9" w14:textId="69AB85E9" w:rsidR="00416599" w:rsidRPr="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00416599">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="001457DC">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7714432C" w14:textId="6F317D8B" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
-        <w:t>Introduction</w:t>
-[...81 lines deleted...]
-      </w:pPr>
+        <w:t>Introduction (titre de niveau 1 en corps 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F61D748" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t xml:space="preserve">Le texte peut être directement écrit dans cette feuille de style. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478CDF5D" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Le corps du texte (style normal) est en Times New Roman 11 points, justifié, interligne simple, sans retrait positif de première ligne. Pas d’espacement avant ni après. Ne pas accepter les coupures de mots (dans « Paragraphe », « Enchaînements »).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0261D672" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Le texte fait 187 mm dans sa hauteur et 150 mm dans sa largeur, ce qui correspond aux marges suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="001457DC">
+    <w:p w14:paraId="7E6C76DA" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="001457DC">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>haut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, 6 cm ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2218862E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="001457DC">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, 5 cm ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E05C5E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="001457DC">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>gauche</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, 5,25 cm ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37444AD4" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...25 lines deleted...]
-        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>droite</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, 5,25 cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F78832" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Le texte revient complètement à gauche dans un alinéa, il ne doit pas être en retrait (éviter les puces, peu esthétiques, et préférer les tirets cadratin touches « ctrl + - du pavé numérique » sur un pc).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2030D68F" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Les alinéas sont dans le même style que le corps de texte, sans retrait positif de première ligne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA3F11D" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Attention : pas de ligne vide entre les paragraphes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08658BC1" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Titre de niveau 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAF10A7" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Les titres de niveau 1 sont en TNR 12, gras, alignés à gauche, espacement avant 24, espacement après 12, paragraphes solidaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691EB094" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Titre de niveau 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59691CC5" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Les titres de niveau 2 sont en TNR 11, gras, italiques alignés à gauche, espacement avant 12, espacement après 12, paragraphes solidaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308186D6" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Titre de niveau 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741E8E57" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Les titres de niveau 3 sont en TNR 11, non gras, italiques alignés à gauche, espacement avant 12, espacement après 12, paragraphes solidaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53478E33" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Les pages ne sont pas numérotées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B271842" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Les notes de bas de pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DAA519" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>L’appel de notes de bas de pages est en TNR 9, exposant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caractresdenotedebasdepage"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t>. Pas d’appel de note au niveau des titres ou des tableaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFC7324" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Les citations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DA1BB9" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Dans la mesure où elles sont brèves « les citations sont insérées dans le corps du texte » (Auteur, 2000, p. 6). Si la citation est longue, on la fera figurer dans une forme particulière en corps 10 et retrait de 1 cm pour la faire ressortir, mais sans guillemets :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24665469" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Les alinéas sont dans le même style que le corps de texte, mais sans retrait positif de première ligne. On peut juger utile d’attribuer un espacement de 6 points à la dernière ligne d’une suite d’alinéas.</w:t>
-[...61 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRPr="006A6AD0" w:rsidRDefault="00E61D6F" w:rsidP="001457DC">
+        <w:t>Cette citation est longue au sens où elle fait plus d’une phrase, par exemple. Elle est placée hors du corps de texte en TNR 9, espacement avant 6, espacement après 12, sans retrait positif de première ligne (Auteur, 2000, p. 6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C10F93" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
-        <w:rPr>
-[...150 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S’il y a des tableaux et figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7F1C31" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Les légendes des tableaux sont placées au-dessus du tableau, celles des figures le sont en dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106980EF" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Lgendetab"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tableau 1. Les textes sont en TNR 10, italiques, justifié, avant 12, après 12 également et paragraphe solidaire pour éviter que la légende soit sur une page et le tableau sur une autre (style « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Légende_tab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> »).</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E61D6F">
+      <w:tr w:rsidR="00BB7013" w14:paraId="0A0B9CDF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="007E4296">
+          <w:p w14:paraId="3A84117D" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
             <w:pPr>
               <w:pStyle w:val="Tableau"/>
-              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>Le s</w:t>
-[...5 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>Le style « tableau » est en TNR 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="007E4296">
+          <w:p w14:paraId="779FB8E1" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
             <w:pPr>
               <w:pStyle w:val="Tableau"/>
-              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
               <w:t>Les lignes sont d’épaisseur 0,5 point.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="007E4296">
+          <w:p w14:paraId="45849316" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
             <w:pPr>
               <w:pStyle w:val="Tableau"/>
-              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
               <w:t>Le tableau est centré dans la page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E61D6F">
+      <w:tr w:rsidR="00BB7013" w14:paraId="0102E46F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E61D6F" w:rsidRDefault="00067358" w:rsidP="007E4296">
+          <w:p w14:paraId="7A8DBD5F" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
             <w:pPr>
               <w:pStyle w:val="Tableau"/>
-              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E61D6F" w:rsidRDefault="00067358" w:rsidP="007E4296">
+          <w:p w14:paraId="2AA6E5B7" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
             <w:pPr>
               <w:pStyle w:val="Tableau"/>
-              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E61D6F" w:rsidRDefault="00067358" w:rsidP="007E4296">
+          <w:p w14:paraId="5FC76F3A" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
             <w:pPr>
               <w:pStyle w:val="Tableau"/>
-              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00605D00" w:rsidRDefault="00605D00" w:rsidP="00605D00">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="67021A10" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Pour ce qui concerne les figures, elles sont centrées dans la page, avant 12 (style « figure »).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AECA4E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="000D571D">
+      <w:pPr>
+        <w:pStyle w:val="Figure"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>1</w:t>
-[...31 lines deleted...]
-    <w:p w:rsidR="00605D00" w:rsidRDefault="00605D00" w:rsidP="00605D00">
+        <w:object w:dxaOrig="2160" w:dyaOrig="1605" w14:anchorId="72CAC324">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:108.65pt;height:80pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="" filled="t">
+            <v:fill color2="black"/>
+            <v:imagedata r:id="rId7" o:title="" croptop="-40f" cropbottom="-40f" cropleft="-30f" cropright="-30f"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841303647" r:id="rId8"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A93E642" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Lgende"/>
-        <w:suppressAutoHyphens/>
-[...94 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00067358" w:rsidP="007E4296">
+      </w:pPr>
+      <w:r>
+        <w:t>Figure 1. TNR 10, italiques, avant 6, après 12 (style « Légende »).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F5363C" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t>Si on livre des extraits de séquences conversationnelles ou autres corpus, on peut utiliser le style corpus, en forçant un espacement avant de 12 points à la première ligne et un espacement après de 12 points à la dernière ligne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682E87D7" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Corpus"/>
-        <w:suppressAutoHyphens/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Ceci est un exemple en TNR </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="007E4296">
+        <w:t>Ceci est un exemple en TNR 9, italiques, retrait à gauche de 1 cm et retrait de première ligne négatif de 0,75.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1E4076" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Corpus"/>
-        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>D’accord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="007E4296">
+    <w:p w14:paraId="0F9BC44A" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Corpus"/>
-        <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Toutefois, les conventions livrées ici sont adaptables.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="007E4296">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="65C6010E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Pour les formules diverses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="007E4296">
+    <w:p w14:paraId="78235C6F" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="formule"/>
-        <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> + b = c (TNR 9, avant 6, après 12, retrait à gauche de 1 cm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9E132B" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:r>
+        <w:t xml:space="preserve">Enfin, les divers exemples de références (uniquement les auteurs cités dans l’article) placés ci-après devraient donner une assez bonne idée des normes de présentation de la bibliographie. Elle est en </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Enfin, les divers exemples de références (uniquement les auteurs cités dans l'article) placés ci-après devraient donner une assez bonne idée des normes de présentation de la</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRDefault="00E61D6F" w:rsidP="00B80D78">
+        <w:t>TNR 11, retrait négatif de première ligne : 0,5 cm. On utilise la dernière version APA en incluant le prénom des auteurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E525AC5" w14:textId="0B11AB93" w:rsidR="00BB7013" w:rsidRDefault="00B37007">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:keepNext w:val="0"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00E61D6F" w:rsidRPr="00067358" w:rsidRDefault="00E61D6F" w:rsidP="007C4145">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Bibliographie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68712509" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Bibliographie"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00727A58">
+        <w:t xml:space="preserve">Arendt, Hannah (1972). </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0026258A">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La crise de la culture</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
         </w:rPr>
-        <w:t>annah</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00067358">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(Trad. P. Lévy). Paris </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A6DC5">
+        <w:t>(Trad. P. Lévy). Gallimard. [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Gallimard. [éd. originale (1961-1968). </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Helvetica"/>
+        <w:t>éd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>originale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1961-1968). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076364B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="1C1C1C"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Between Past and Future</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A6DC5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Helvetica"/>
+      <w:r w:rsidRPr="00B040DC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t>New York City: Viking Press].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A6B2A5" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Bibliographie"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bernicot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Josie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1992). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:iCs/>
-          <w:color w:val="1C1C1C"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Les actes de langage chez l’enfant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. PUF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31203EC1" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Bibliographie"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Brossard, Michel (1989). Espace discursif et activités cognitives. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076364B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Enfance, 42</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 49-56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1451A6" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Bibliographie"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bruner, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jerome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1984). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Contexts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and formats. Dans M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Deleau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Langage et communication à l’âge préscolaire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (p. 13-25). PUR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8D177C" w14:textId="77777777" w:rsidR="004B6634" w:rsidRDefault="004B6634">
+      <w:pPr>
+        <w:pStyle w:val="Bibliographie"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Doise, Willem, et Mugny, Gabriel (1981). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076364B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Le développement social de l’intelligence</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00067358">
-[...279 lines deleted...]
-      <w:pgMar w:top="3402" w:right="2693" w:bottom="3119" w:left="2693" w:header="2552" w:footer="2268" w:gutter="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>InterÉditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004B6634">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="2552" w:right="2977" w:bottom="2835" w:left="2977" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E440B0" w:rsidRDefault="00E440B0">
+    <w:p w14:paraId="7EA03D57" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E440B0" w:rsidRDefault="00E440B0">
+    <w:p w14:paraId="0C266881" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...4 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Times Roman"/>
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:altName w:val="Sylfaen"/>
+    <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
-    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E440B0" w:rsidRDefault="00E440B0">
+    <w:p w14:paraId="6B39B38F" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E440B0" w:rsidRDefault="00E440B0">
+    <w:p w14:paraId="687A150E" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="0026258A" w:rsidRDefault="0026258A" w:rsidP="001457DC">
+    <w:p w14:paraId="44A317E7" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rStyle w:val="Caractresdenotedebasdepage"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Lorsqu'il y a plusieurs auteurs, écrire leurs noms les uns sous les autres sans interligne (continu) ; placer un appel de note pour indiquer en bas de page l'appartenance universitaire (Exemple : MCF, Université de Lorraine, équipe </w:t>
-[...36 lines deleted...]
-        <w:t>9, interligne simple, justifiée. Word reporte la numérotation de bas de page en exposant.</w:t>
+        <w:t xml:space="preserve"> Les notes de bas de pages sont en TNR 9, interligne simple, justifiée. Word reporte la numérotation de bas de page en exposant.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BF32751C"/>
+    <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre1"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre2"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre3"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre4"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre5"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre6"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre7"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre8"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Titre9"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
+    <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF5C04AA"/>
-[...67 lines deleted...]
-    <w:tmpl w:val="2A380200"/>
+    <w:tmpl w:val="00000002"/>
+    <w:name w:val="WW8Num14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...405 lines deleted...]
-      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="644" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
-[...7 lines deleted...]
-  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="150"/>
+  <w:displayBackgroundShape/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="0008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
-  <w:consecutiveHyphenLimit w:val="2"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
+  <w:defaultTableStyle w:val="Normal"/>
   <w:evenAndOddHeaders/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0056650C"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00F93AAB"/>
+    <w:rsidRoot w:val="00CF158E"/>
+    <w:rsid w:val="000C7A53"/>
+    <w:rsid w:val="000D571D"/>
+    <w:rsid w:val="00104673"/>
+    <w:rsid w:val="00416599"/>
+    <w:rsid w:val="0048240D"/>
+    <w:rsid w:val="004B6634"/>
+    <w:rsid w:val="006F58A1"/>
+    <w:rsid w:val="0076364B"/>
+    <w:rsid w:val="007C2A06"/>
+    <w:rsid w:val="00905028"/>
+    <w:rsid w:val="00B040DC"/>
+    <w:rsid w:val="00B3236B"/>
+    <w:rsid w:val="00B37007"/>
+    <w:rsid w:val="00B9448F"/>
+    <w:rsid w:val="00BB7013"/>
+    <w:rsid w:val="00CF158E"/>
+    <w:rsid w:val="00E66863"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="26CFA49A"/>
-  <w15:docId w15:val="{3200847E-3A52-4E3F-A14E-0008847EF2FF}"/>
+  <w14:docId w14:val="74405187"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8FCB2A22-882F-4C7B-ACD1-82F7989F518D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2414,162 +1553,172 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="67"/>
-[...100 lines deleted...]
-    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2621,1330 +1770,1274 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007C4145"/>
-    <w:pPr>
+    <w:rsid w:val="00B040DC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001457DC"/>
     <w:pPr>
       <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
       <w:spacing w:before="480" w:after="240"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:kern w:val="28"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001457DC"/>
     <w:pPr>
       <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001457DC"/>
     <w:pPr>
       <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Titre4"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C036E3"/>
-    <w:pPr>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Titre4"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C036E3"/>
-    <w:pPr>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Titre4"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C036E3"/>
-    <w:pPr>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+      </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Titre4"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C036E3"/>
-    <w:pPr>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+      </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Titre4"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C036E3"/>
-    <w:pPr>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+      </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
-[...21 lines deleted...]
-      <w:szCs w:val="18"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z1">
+    <w:name w:val="WW8Num14z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z2">
+    <w:name w:val="WW8Num14z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z3">
+    <w:name w:val="WW8Num14z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z1">
+    <w:name w:val="WW8Num15z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z2">
+    <w:name w:val="WW8Num15z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Policepardfaut1">
+    <w:name w:val="Police par défaut1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caractresdenotedefin">
+    <w:name w:val="Caractères de note de fin"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caractresdenotedebasdepage">
+    <w:name w:val="Caractères de note de bas de page"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FollowedHyperlink1">
+    <w:name w:val="FollowedHyperlink1"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Policepardfaut1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:rPr>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titre10">
+    <w:name w:val="Titre1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:pPr>
+      <w:spacing w:before="1200" w:after="240"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpsdetexte"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lgende">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="284" w:firstLine="0"/>
+      <w:ind w:left="284"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Alina">
     <w:name w:val="Alinéa"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
-[...19 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Auteur">
     <w:name w:val="Auteur"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="1200"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliographie1">
     <w:name w:val="Bibliographie1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citation1">
     <w:name w:val="Citation1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="copyright">
     <w:name w:val="copyright"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
-[...1 lines deleted...]
-      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    <w:pPr>
+      <w:ind w:left="284" w:right="284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpus">
     <w:name w:val="Corpus"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="992" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Direction">
     <w:name w:val="Direction"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="1200"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Editeur">
     <w:name w:val="Editeur"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="0"/>
+    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-tteetpieddepage">
+    <w:name w:val="En-tête et pied de page"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="6519"/>
       </w:tabs>
-      <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="formule">
     <w:name w:val="formule"/>
     <w:basedOn w:val="Corpus"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:ind w:left="567" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lgendetab">
     <w:name w:val="Légende_tab"/>
     <w:basedOn w:val="Lgende"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...14 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:ind w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:noProof/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:rsid w:val="00C036E3"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sommaire">
     <w:name w:val="Sommaire"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:after="720"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
     <w:qFormat/>
-    <w:rsid w:val="00C036E3"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="0"/>
+    <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sur-titre-1">
     <w:name w:val="Sur-titre-1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="3840"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sur-titre-2">
     <w:name w:val="Sur-titre-2"/>
     <w:basedOn w:val="Sur-titre-1"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="2880"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableau">
     <w:name w:val="Tableau"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="20" w:after="20"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-[...19 lines deleted...]
-      <w:sz w:val="36"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titreintro">
     <w:name w:val="Titre intro"/>
     <w:basedOn w:val="Titre1"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00C036E3"/>
-    <w:pPr>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titrechapitre">
     <w:name w:val="Titre_chapitre"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Auteur"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="1200"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titre-biblio">
     <w:name w:val="Titre-biblio"/>
     <w:basedOn w:val="Titreintro"/>
     <w:next w:val="Bibliographie1"/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:spacing w:before="480"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="underscore" w:pos="6509"/>
       </w:tabs>
       <w:spacing w:before="120"/>
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:noProof/>
       <w:sz w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="right" w:leader="underscore" w:pos="6521"/>
       </w:tabs>
-      <w:ind w:right="567" w:firstLine="0"/>
+      <w:ind w:right="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:noProof/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="6509"/>
       </w:tabs>
       <w:ind w:left="284" w:hanging="14"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
       <w:sz w:val="20"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="underscore" w:pos="6509"/>
       </w:tabs>
-      <w:ind w:left="284" w:firstLine="0"/>
+      <w:ind w:left="284"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
       <w:sz w:val="20"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:ind w:left="880"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:ind w:left="1100"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:ind w:left="1320"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:ind w:left="1540"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C036E3"/>
     <w:pPr>
       <w:ind w:left="1760"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Auteurs">
     <w:name w:val="Auteurs"/>
-    <w:basedOn w:val="Titre"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F53F3"/>
+    <w:basedOn w:val="Titre10"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="600"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adresses">
     <w:name w:val="Adresses"/>
     <w:basedOn w:val="Auteurs"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B749AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:b/>
       <w:i/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rsumtexte">
     <w:name w:val="RŽsumŽ texte"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B749AE"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
-      <w:autoSpaceDN/>
-      <w:adjustRightInd/>
       <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
-      <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Auteurs"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitationCar"/>
-[...5 lines deleted...]
-      <w:jc w:val="left"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:ind w:left="862" w:right="862"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
-      <w:sz w:val="18"/>
-[...32 lines deleted...]
-    <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
-[...16 lines deleted...]
-    <w:rsid w:val="00287C7F"/>
+  <w:style w:type="paragraph" w:styleId="Bibliographie">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="284" w:hanging="284"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenudetableau">
+    <w:name w:val="Contenu de tableau"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titredetableau">
+    <w:name w:val="Titre de tableau"/>
+    <w:basedOn w:val="Contenudetableau"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...76 lines deleted...]
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
-    <a:clrScheme name="Bureau">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Bureau">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Bureau">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>927</Words>
-  <Characters>5101</Characters>
+  <Words>735</Words>
+  <Characters>4044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Feuille de Style SCAN'14</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuille de Style SCAN'14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>CRI / Université Nancy 2</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6016</CharactersWithSpaces>
+  <CharactersWithSpaces>4770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Feuille de Style SCAN'14</dc:title>
   <dc:subject/>
   <dc:creator>C.R.I. / Université Nancy 2;Sylvain Kubicki</dc:creator>
   <cp:keywords>SCAN14</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>