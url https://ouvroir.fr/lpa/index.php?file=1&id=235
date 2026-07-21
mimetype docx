--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -4,65 +4,114 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="323786A6" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
+    <w:p w14:paraId="323786A6" w14:textId="2FFE61EE" w:rsidR="00BB7013" w:rsidRDefault="004B6634" w:rsidP="00A11C3D">
       <w:pPr>
         <w:pStyle w:val="Titre10"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Titre de l’article (TNR 18, Gras, av. 60, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ap</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>. 12)</w:t>
-      </w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C3D">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFFC44C" w14:textId="6840975C" w:rsidR="00A11C3D" w:rsidRPr="00A11C3D" w:rsidRDefault="00A11C3D" w:rsidP="00A11C3D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:after="480"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11C3D">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sous-titre éventuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TNR 16, non gras, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>. 24)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="17356945" w14:textId="2EEE8184" w:rsidR="00BB7013" w:rsidRDefault="004B6634" w:rsidP="000C7A53">
       <w:pPr>
         <w:pStyle w:val="Auteurs"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Auteur </w:t>
       </w:r>
       <w:r w:rsidR="000C7A53">
         <w:t xml:space="preserve">X </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(TNR 12, av. 0, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ap</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. 0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEB6146" w14:textId="1569E542" w:rsidR="000C7A53" w:rsidRDefault="000C7A53" w:rsidP="0048240D">
@@ -189,179 +238,278 @@
       </w:pPr>
       <w:r>
         <w:t>Résumé (titre de niveau 1 en corps 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33459FA4" w14:textId="286D5B5F" w:rsidR="00416599" w:rsidRDefault="000D571D" w:rsidP="00416599">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Attention</w:t>
       </w:r>
       <w:r w:rsidR="00905028">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> la revue n'accepte pas l'écriture </w:t>
       </w:r>
       <w:r w:rsidR="00905028">
         <w:t>inclusiv</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00905028">
-        <w:t xml:space="preserve"> : utiliser plutôt </w:t>
-[...4 lines deleted...]
-        <w:t>des formes épicènes</w:t>
+        <w:t xml:space="preserve"> : utiliser plutôt des formes épicènes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00416599">
         <w:t>Le corps du texte (style normal) est en Times New Roman 11 points, justifié, interligne simple, sans retrait positif de première ligne. Pas d’espacement avant ni après. Ne pas accepter les coupures de mots (dans « Paragraphe », « Enchaînements »). Espacement après 12.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E88E4F3" w14:textId="70706536" w:rsidR="00416599" w:rsidRPr="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
+    <w:p w14:paraId="3E88E4F3" w14:textId="26F0229E" w:rsidR="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00416599">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
+    <w:p w14:paraId="656CBF98" w14:textId="2E9EB5DD" w:rsidR="005D1A36" w:rsidRPr="005D1A36" w:rsidRDefault="005D1A36" w:rsidP="00416599">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En anglais,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texte en italique et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas d'espacement avant le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>point virgule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="56ACDB5A" w14:textId="06B4227D" w:rsidR="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416599">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mots-clés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479BCB5C" w14:textId="5F7D0653" w:rsidR="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
+    <w:p w14:paraId="479BCB5C" w14:textId="07C76D8E" w:rsidR="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416599">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Environ cinq mots-clés, séparés par des points virgules.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A687EA9" w14:textId="69AB85E9" w:rsidR="00416599" w:rsidRPr="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
+        <w:t>Environ cinq mots-clés</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1A36">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416599">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> séparés par des points virgules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A687EA9" w14:textId="08C2963D" w:rsidR="00416599" w:rsidRDefault="00416599" w:rsidP="00416599">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00416599">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
+    <w:p w14:paraId="2C0A57BC" w14:textId="2D9DA6FE" w:rsidR="005D1A36" w:rsidRPr="005D1A36" w:rsidRDefault="005D1A36" w:rsidP="00416599">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En anglais,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texte en italique et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas d'espacement avant le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>point virgule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D1A36">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7714432C" w14:textId="6F317D8B" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction (titre de niveau 1 en corps 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F61D748" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t xml:space="preserve">Le texte peut être directement écrit dans cette feuille de style. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478CDF5D" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Le corps du texte (style normal) est en Times New Roman 11 points, justifié, interligne simple, sans retrait positif de première ligne. Pas d’espacement avant ni après. Ne pas accepter les coupures de mots (dans « Paragraphe », « Enchaînements »).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0261D672" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Le texte fait 187 mm dans sa hauteur et 150 mm dans sa largeur, ce qui correspond aux marges suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6C76DA" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>haut</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>, 6 cm ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218862E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>bas</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>, 5 cm ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E05C5E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
@@ -459,64 +607,64 @@
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r>
         <w:t>Les notes de bas de pages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DAA519" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>L’appel de notes de bas de pages est en TNR 9, exposant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Caractresdenotedebasdepage"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t>. Pas d’appel de note au niveau des titres ou des tableaux.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFC7324" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Les citations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DA1BB9" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Dans la mesure où elles sont brèves « les citations sont insérées dans le corps du texte » (Auteur, 2000, p. 6). Si la citation est longue, on la fera figurer dans une forme particulière en corps 10 et retrait de 1 cm pour la faire ressortir, mais sans guillemets :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24665469" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Cette citation est longue au sens où elle fait plus d’une phrase, par exemple. Elle est placée hors du corps de texte en TNR 9, espacement avant 6, espacement après 12, sans retrait positif de première ligne (Auteur, 2000, p. 6).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C10F93" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r>
         <w:t>S’il y a des tableaux et figures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7F1C31" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Les légendes des tableaux sont placées au-dessus du tableau, celles des figures le sont en dessous.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106980EF" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Lgendetab"/>
       </w:pPr>
       <w:r>
         <w:t>Tableau 1. Les textes sont en TNR 10, italiques, justifié, avant 12, après 12 également et paragraphe solidaire pour éviter que la légende soit sur une page et le tableau sur une autre (style « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -657,162 +805,159 @@
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FC76F3A" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
             <w:pPr>
               <w:pStyle w:val="Tableau"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67021A10" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Pour ce qui concerne les figures, elles sont centrées dans la page, avant 12 (style « figure »).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AECA4E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="000D571D">
+    <w:p w14:paraId="56AECA4E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="00A81CC9">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="2160" w:dyaOrig="1605" w14:anchorId="72CAC324">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:108.65pt;height:80pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="" filled="t">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:108.95pt;height:80.15pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="" filled="t">
             <v:fill color2="black"/>
             <v:imagedata r:id="rId7" o:title="" croptop="-40f" cropbottom="-40f" cropleft="-30f" cropright="-30f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841303647" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1842680771" r:id="rId8"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A93E642" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Lgende"/>
       </w:pPr>
       <w:r>
         <w:t>Figure 1. TNR 10, italiques, avant 6, après 12 (style « Légende »).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F5363C" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Si on livre des extraits de séquences conversationnelles ou autres corpus, on peut utiliser le style corpus, en forçant un espacement avant de 12 points à la première ligne et un espacement après de 12 points à la dernière ligne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682E87D7" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Corpus"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ceci est un exemple en TNR 9, italiques, retrait à gauche de 1 cm et retrait de première ligne négatif de 0,75.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1E4076" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Corpus"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>D’accord.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9BC44A" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Corpus"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Toutefois, les conventions livrées ici sont adaptables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C6010E" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
         <w:t>Pour les formules diverses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78235C6F" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="formule"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t> + b = c (TNR 9, avant 6, après 12, retrait à gauche de 1 cm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9E132B" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:r>
-        <w:t xml:space="preserve">Enfin, les divers exemples de références (uniquement les auteurs cités dans l’article) placés ci-après devraient donner une assez bonne idée des normes de présentation de la bibliographie. Elle est en </w:t>
-[...3 lines deleted...]
-        <w:t>TNR 11, retrait négatif de première ligne : 0,5 cm. On utilise la dernière version APA en incluant le prénom des auteurs.</w:t>
+        <w:t>Enfin, les divers exemples de références (uniquement les auteurs cités dans l’article) placés ci-après devraient donner une assez bonne idée des normes de présentation de la bibliographie. Elle est en TNR 11, retrait négatif de première ligne : 0,5 cm. On utilise la dernière version APA en incluant le prénom des auteurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E525AC5" w14:textId="0B11AB93" w:rsidR="00BB7013" w:rsidRDefault="00B37007">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Bibliographie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68712509" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Bibliographie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Arendt, Hannah (1972). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1005,153 +1150,152 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>InterÉditions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B6634">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="2977" w:bottom="2835" w:left="2977" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EA03D57" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
+    <w:p w14:paraId="680C4BCD" w14:textId="77777777" w:rsidR="00A81CC9" w:rsidRDefault="00A81CC9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C266881" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
+    <w:p w14:paraId="31923731" w14:textId="77777777" w:rsidR="00A81CC9" w:rsidRDefault="00A81CC9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B39B38F" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
+    <w:p w14:paraId="0D84CDDD" w14:textId="77777777" w:rsidR="00A81CC9" w:rsidRDefault="00A81CC9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="687A150E" w14:textId="77777777" w:rsidR="00E66863" w:rsidRDefault="00E66863">
+    <w:p w14:paraId="61CF3F64" w14:textId="77777777" w:rsidR="00A81CC9" w:rsidRDefault="00A81CC9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="44A317E7" w14:textId="77777777" w:rsidR="00BB7013" w:rsidRDefault="004B6634">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Caractresdenotedebasdepage"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Les notes de bas de pages sont en TNR 9, interligne simple, justifiée. Word reporte la numérotation de bas de page en exposant.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
@@ -1298,126 +1442,130 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF158E"/>
     <w:rsid w:val="000C7A53"/>
     <w:rsid w:val="000D571D"/>
     <w:rsid w:val="00104673"/>
     <w:rsid w:val="00416599"/>
     <w:rsid w:val="0048240D"/>
     <w:rsid w:val="004B6634"/>
+    <w:rsid w:val="005D1A36"/>
+    <w:rsid w:val="00620BD5"/>
     <w:rsid w:val="006F58A1"/>
     <w:rsid w:val="0076364B"/>
     <w:rsid w:val="007C2A06"/>
     <w:rsid w:val="00905028"/>
+    <w:rsid w:val="00A11C3D"/>
+    <w:rsid w:val="00A81CC9"/>
     <w:rsid w:val="00B040DC"/>
     <w:rsid w:val="00B3236B"/>
     <w:rsid w:val="00B37007"/>
     <w:rsid w:val="00B9448F"/>
     <w:rsid w:val="00BB7013"/>
     <w:rsid w:val="00CF158E"/>
     <w:rsid w:val="00E66863"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="74405187"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8FCB2A22-882F-4C7B-ACD1-82F7989F518D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
@@ -2975,69 +3123,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>735</Words>
-  <Characters>4044</Characters>
+  <Words>765</Words>
+  <Characters>4210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuille de Style SCAN'14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4770</CharactersWithSpaces>
+  <CharactersWithSpaces>4966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Feuille de Style SCAN'14</dc:title>
   <dc:subject/>
   <dc:creator>C.R.I. / Université Nancy 2;Sylvain Kubicki</dc:creator>
   <cp:keywords>SCAN14</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>